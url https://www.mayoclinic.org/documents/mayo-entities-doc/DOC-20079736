--- v1 (2026-05-27)
+++ v2 (2026-08-23)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68C2624D" w14:textId="04421ABD" w:rsidR="00B85992" w:rsidRDefault="00B85992"/>
     <w:p w14:paraId="77087450" w14:textId="3543D322" w:rsidR="00B85992" w:rsidRDefault="00B85992"/>
     <w:p w14:paraId="06078C88" w14:textId="77777777" w:rsidR="00D744D7" w:rsidRDefault="00D744D7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblW w:w="10972" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -241,52 +245,61 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="239FD8AC" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>200 1ST ST SW .</w:t>
-            </w:r>
+              <w:t xml:space="preserve">200 1ST ST </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>SW .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46481135" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6369,52 +6382,60 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C58BF3A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Mayo Clinic Pharmacy–3551 Bldg</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mayo Clinic Pharmacy–3551 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Bldg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13ACCEBE" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9216,51 +9237,65 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DDB53B2" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Mayo Clinic Florida- Magurian Building</w:t>
+              <w:t xml:space="preserve">Mayo Clinic Florida- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Magurian</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6226D36A" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
@@ -13517,51 +13552,65 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5763A667" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Mayo Clinic Arizona- Transplant House at Brusally Ranch</w:t>
+              <w:t xml:space="preserve">Mayo Clinic Arizona- Transplant House at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Brusally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ranch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24F3AEDD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
@@ -17062,51 +17111,65 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BFD58F9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Mayo Clinic Health System- Eau Claire Midelfort Building</w:t>
+              <w:t xml:space="preserve">Mayo Clinic Health System- Eau Claire </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Midelfort</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="714B2B82" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
@@ -22014,51 +22077,65 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BCC718A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Mayo Clinic Health System- LaCrosse Behavioral Health Services in Sparta</w:t>
+              <w:t xml:space="preserve">Mayo Clinic Health System- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>LaCrosse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Behavioral Health Services in Sparta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D2C83E4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
@@ -22134,51 +22211,65 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E0D2CB9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Mayo Clinic Health System- LaCrosse in Sparta Nursing Home</w:t>
+              <w:t xml:space="preserve">Mayo Clinic Health System- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>LaCrosse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Sparta Nursing Home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A798EBF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
@@ -22478,50 +22569,173 @@
           <w:p w14:paraId="1E31416D" w14:textId="45223272" w:rsidR="009E1FEE" w:rsidRPr="00D02FD4" w:rsidRDefault="009E1FEE" w:rsidP="009E1FEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 11000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>91985053</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00073D7D" w:rsidRPr="00D02FD4" w14:paraId="56ADB5B5" w14:textId="77777777" w:rsidTr="002D2F84">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0649D3D4" w14:textId="08A75D59" w:rsidR="00073D7D" w:rsidRDefault="00073D7D" w:rsidP="009E1FEE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Mayo Clinic Health System- La Crosse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59502423" w14:textId="0BC2F14A" w:rsidR="00073D7D" w:rsidRDefault="00073D7D" w:rsidP="009E1FEE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>850 WEST AVE S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72872E6D" w14:textId="080FF209" w:rsidR="00073D7D" w:rsidRPr="00D02FD4" w:rsidRDefault="00073D7D" w:rsidP="009E1FEE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>LA CROSSE Wisconsin 54601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="470CF206" w14:textId="51FF60B8" w:rsidR="00073D7D" w:rsidRPr="00D02FD4" w:rsidRDefault="00073D7D" w:rsidP="009E1FEE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073D7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1100091682983</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="35875045" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="737D1BB5" w14:textId="119A3D26" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
@@ -24219,50 +24433,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="679ED046" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Farmington</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52A901F1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -24339,51 +24554,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C116064" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Lakeville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51ABC693" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -24580,51 +24794,65 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A8D0BFD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Mayo Clinic Health System- Faibault Crossroads Facility</w:t>
+              <w:t xml:space="preserve">Mayo Clinic Health System- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Faibault</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Crossroads Facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5011CF56" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
@@ -26173,50 +26401,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06DCEF3B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System - Waseca in Janesville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64D24E2C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -26293,51 +26522,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D8DED61" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System - Waseca in Waterville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38D8691F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -28234,50 +28462,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19F5B039" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Red Wing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="017634EE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -28366,51 +28595,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A09DF63" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Red Wing Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67CBCE60" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -29761,56 +29989,65 @@
               </w:rPr>
               <w:t xml:space="preserve">407 21ST STREET SE  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C0E4AE1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D02FD4">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">MENOMONIE  Wisconsin 54751 </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MENOMONIE  Wisconsin</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 54751 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B5B7F7D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
@@ -30068,50 +30305,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EA72BED" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Red Cedar in Glenwood City</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E4D28C4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -32152,50 +32390,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12CE856F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Stores- Fairmont</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17E1A41B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -32272,51 +32511,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="732BADC6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Stores- Flower of Hope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DB68428" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -33947,50 +34185,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78D0A6E2" w14:textId="1179D30E" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Mayo Clinic Ambulance Service </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Code</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>team/Plumm</w:t>
@@ -34091,51 +34330,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52022D98" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Ambulance Service - Fairmont</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="389BF770" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -35652,50 +35890,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="162CC148" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Ambulance Service - St. Cloud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DFF96F6" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -35772,51 +36011,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35AF81E0" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Ambulance Service- Austin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="291646B8" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
@@ -37813,50 +38051,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6188F713" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Collaborative Services Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E7B6C64" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -38078,51 +38317,69 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="788DDFB4" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Mayo Found.for Medical Education &amp; Research</w:t>
+              <w:t xml:space="preserve">Mayo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Found.for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Medical Education &amp; Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75CBE61D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
@@ -39325,240 +39582,295 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F00208">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1100091635316</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BF444B7" w14:textId="3938D0ED" w:rsidR="00D02FD4" w:rsidRDefault="00D02FD4"/>
     <w:sectPr w:rsidR="00D02FD4" w:rsidSect="00B85992">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72DBE74C" w14:textId="77777777" w:rsidR="00207968" w:rsidRDefault="00207968" w:rsidP="00D02FD4">
+    <w:p w14:paraId="254E46FA" w14:textId="77777777" w:rsidR="00CE1FD0" w:rsidRDefault="00CE1FD0" w:rsidP="00D02FD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72355B95" w14:textId="77777777" w:rsidR="00207968" w:rsidRDefault="00207968" w:rsidP="00D02FD4">
+    <w:p w14:paraId="415677BE" w14:textId="77777777" w:rsidR="00CE1FD0" w:rsidRDefault="00CE1FD0" w:rsidP="00D02FD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63EB8A63" w14:textId="12496B05" w:rsidR="002A2D6F" w:rsidRDefault="00F00208">
+  <w:p w14:paraId="505D7B0B" w14:textId="77777777" w:rsidR="00111E3B" w:rsidRDefault="00111E3B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63EB8A63" w14:textId="0D1AF657" w:rsidR="002A2D6F" w:rsidRDefault="00F00208">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>05192026</w:t>
+      <w:t>0</w:t>
     </w:r>
+    <w:r w:rsidR="00111E3B">
+      <w:t>805</w:t>
+    </w:r>
+    <w:r>
+      <w:t>2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3346A54E" w14:textId="77777777" w:rsidR="00111E3B" w:rsidRDefault="00111E3B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FC83829" w14:textId="77777777" w:rsidR="00207968" w:rsidRDefault="00207968" w:rsidP="00D02FD4">
+    <w:p w14:paraId="1AE80CE3" w14:textId="77777777" w:rsidR="00CE1FD0" w:rsidRDefault="00CE1FD0" w:rsidP="00D02FD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="154B828D" w14:textId="77777777" w:rsidR="00207968" w:rsidRDefault="00207968" w:rsidP="00D02FD4">
+    <w:p w14:paraId="52E76D9D" w14:textId="77777777" w:rsidR="00CE1FD0" w:rsidRDefault="00CE1FD0" w:rsidP="00D02FD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52EC2AFD" w14:textId="77777777" w:rsidR="00111E3B" w:rsidRDefault="00111E3B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FC070B6" w14:textId="46E71080" w:rsidR="00D02FD4" w:rsidRDefault="00D02FD4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="137AABE5" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRDefault="00D02FD4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B203B26" w14:textId="77777777" w:rsidR="00111E3B" w:rsidRDefault="00111E3B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D02FD4"/>
     <w:rsid w:val="00000A48"/>
     <w:rsid w:val="0003218F"/>
     <w:rsid w:val="0007152A"/>
+    <w:rsid w:val="00073D7D"/>
+    <w:rsid w:val="00111E3B"/>
     <w:rsid w:val="001416EB"/>
     <w:rsid w:val="0015700F"/>
     <w:rsid w:val="00187913"/>
     <w:rsid w:val="00207968"/>
     <w:rsid w:val="00243C6F"/>
     <w:rsid w:val="002A2D6F"/>
     <w:rsid w:val="002A7267"/>
     <w:rsid w:val="002D2F84"/>
     <w:rsid w:val="002E33F4"/>
     <w:rsid w:val="003D4C71"/>
     <w:rsid w:val="004604B0"/>
     <w:rsid w:val="004A0AF9"/>
     <w:rsid w:val="004B66E3"/>
     <w:rsid w:val="006C3FCA"/>
     <w:rsid w:val="007656F2"/>
     <w:rsid w:val="007715A4"/>
     <w:rsid w:val="00775AF6"/>
     <w:rsid w:val="007958BF"/>
     <w:rsid w:val="007E251D"/>
     <w:rsid w:val="00885EC8"/>
     <w:rsid w:val="008B25E8"/>
     <w:rsid w:val="008F74ED"/>
     <w:rsid w:val="009D197B"/>
     <w:rsid w:val="009E1FEE"/>
     <w:rsid w:val="009E4613"/>
     <w:rsid w:val="00A230C2"/>
     <w:rsid w:val="00A40AD8"/>
     <w:rsid w:val="00A80813"/>
+    <w:rsid w:val="00A832A9"/>
     <w:rsid w:val="00AB67F8"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B209B5"/>
     <w:rsid w:val="00B34325"/>
     <w:rsid w:val="00B73618"/>
     <w:rsid w:val="00B85992"/>
     <w:rsid w:val="00B87FFB"/>
     <w:rsid w:val="00BA1C18"/>
     <w:rsid w:val="00BF5810"/>
     <w:rsid w:val="00C03DD2"/>
     <w:rsid w:val="00C715AA"/>
     <w:rsid w:val="00CD1988"/>
+    <w:rsid w:val="00CE1FD0"/>
     <w:rsid w:val="00D02FD4"/>
     <w:rsid w:val="00D130FA"/>
     <w:rsid w:val="00D4635A"/>
     <w:rsid w:val="00D744D7"/>
     <w:rsid w:val="00E23976"/>
     <w:rsid w:val="00EA37B6"/>
     <w:rsid w:val="00F00208"/>
     <w:rsid w:val="00F20EB5"/>
     <w:rsid w:val="00F97E0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -40192,51 +40504,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2100983430">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -40493,53 +40805,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010071F6E9CBA91A9C449A327CFEDD75F1F5" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a3ff1e333cfcf088e0307efdfbae566c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="56ac7de2-7ed4-4870-a907-add9de443170" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="91c4e5401b44d9b99a17a3135ffcbef5" ns2:_="">
     <xsd:import namespace="56ac7de2-7ed4-4870-a907-add9de443170"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="56ac7de2-7ed4-4870-a907-add9de443170" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -40643,129 +40958,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58396639-A635-464A-9776-00B92B4B6E2F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B79D0995-8FC7-442F-857A-B553A5F64601}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B55ECB8-D45E-4D47-A135-06275E6EE003}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="56ac7de2-7ed4-4870-a907-add9de443170"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B79D0995-8FC7-442F-857A-B553A5F64601}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58396639-A635-464A-9776-00B92B4B6E2F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{11372f5f-8e19-4efb-8afe-8eac20a980c4}" enabled="1" method="Standard" siteId="{a25fff9c-3f63-4fb2-9a8a-d9bdd0321f9a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>4967</Words>
-  <Characters>28316</Characters>
+  <Words>4981</Words>
+  <Characters>28397</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>235</Lines>
+  <Lines>236</Lines>
   <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33217</CharactersWithSpaces>
+  <CharactersWithSpaces>33312</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Williams, Erin A., M.B.A.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010071F6E9CBA91A9C449A327CFEDD75F1F5</vt:lpwstr>
   </property>