--- v0 (2026-03-22)
+++ v1 (2026-07-31)
@@ -197,6839 +197,6596 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LEVEL GLN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="1730A16E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F2BEFEC" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="239FD8AC" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">200 1ST ST </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>200 1ST ST SW .</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46481135" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55C8E61C" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0 1100002356804</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="770A9D84" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FADC9F5" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0929A369" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D6E99BC" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="370C89AE" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="2FAD2491" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D49D1D4" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44039C0A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>200 1ST ST SW CLINIC/MEDICAL GROUP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5986065F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05AF4315" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100003495229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="2FDB1269" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2060A166" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- 40th Ave Warehouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="361C8DE9" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3100 40 AVE NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="007D04E8" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5731E2EA" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004376589</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="11102B98" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="025E1E90" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- South Warehouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FC73AAC" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">515 3RD AVE SE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4922D9D0" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55904</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="590ADEBF" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005954359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="1D8C9544" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34651068" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Department 10000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24332360" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">200 1ST ST SW DEPT 10000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58E0D930" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44F8F2EF" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003713651</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="6E6C9CA4" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35470E65" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Radiation Therapy Northfield</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0200177B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1821 NORTH AVENUE  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5891748B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NORTHFIELD Minnesota 55057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F30CE71" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005083943</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="4396A6E4" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57C22661" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Baldwin Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E47392B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">221 4TH AVE SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D690FF9" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-3110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="629685C4" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002105068</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="7D5E742A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="058D47E2" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Superior Drive Support Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="180B4E6B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3050 SUPERIOR DR NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04CC23E2" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-1700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="268953BE" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003630002</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="48C3D61E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B9B6ECA" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Charter House</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04F5F4DB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">211 2ND ST NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6ABF353F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-2807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="446A9ADC" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005364080</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="59C36C9C" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BFA21D4" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65F08F31" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3131 VALLEYHIGH DR NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58B22816" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45B8B34D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002963729</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="2CACDD53" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="392A7C22" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DE8E790" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROBAL LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B085687" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69EC635D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100002658397</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="747DE24B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EB37A43" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4666569F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROCD LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F15FC62" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="698027A5" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100003290749</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="0F2855D1" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C5F5308" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10011015" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROCN LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2B59F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="158E4CE3" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100004337368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="54212FC7" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1970F2FE" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D26B95E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROCC LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71A1FC60" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E5BD5AD" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100004613523</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="549AE414" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1832CEB8" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7031321F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROCG LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A5CC1D4" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4384B184" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100003804038</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="6002BB51" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="552CA5E9" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CE5C2E6" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROCB LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0572B093" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BECA1AA" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100005640979</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="20B33539" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63D8F3FB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1514D10F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROCS LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AA4DD00" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01BF3DD1" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100002844899</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="1B318519" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="160D8B54" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20A6C1CD" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROCV LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3865965D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C462CCD" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100004016553</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="2FFD4F94" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55CBD4A4" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07A97923" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROEE LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B98FA3A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06C433A1" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100005457799</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="67E0D5E4" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23E29B10" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4763746D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROMY LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D765B9A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50A51343" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100003432392</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="56141628" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="377A82E4" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71FC305A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3131 VALLEYHIGH DR NW ROCL LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72D7F07E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6131FF18" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100002976422</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="072D05A6" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BA2DF96" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Support Center North</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12685C48" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4001 41ST ST NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48A8E104" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8901</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11CD2C66" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003179440</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="7AD9A789" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="653E5472" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Dev Project Support Facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="233A7A86" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3400 22ND ST NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="157B29BE" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-7652</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30FD274E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003967740</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="12D82AB2" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AFD288F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Rochester- Harwick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D09BE1B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">205 3RD AVE SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69CEE893" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41BD3647" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004030047</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="461F0A2D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09EAAD88" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Saint Mary's Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B0FFD19" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1216 2ND ST SW HOSPITAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F6D4E84" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-1906</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F6A2520" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005725058</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="37024898" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FD63A1D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Stabile Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4880353D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">150 3RD ST SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="798742AB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-3332</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55158E55" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005161771</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="23261E70" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DA7B067" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Northeast Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="552760AB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3041 STONEHEDGE DR NE MAYO FAMILY CLINIC NORTHEAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62B466B2" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55906-5426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DD4AE0E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004939821</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="53E74D83" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="086A6FE1" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Northwest Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7652BF43" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4111 HIGHWAY 52 N MAYO FAMILY CLINIC NORTHWEST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F8053D7" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-5919</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="591D4B87" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003413223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="47C65E2F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B9581C4" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Franklin Heating Station</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61A01A9C" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">119 3RD ST SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5629CDC7" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-3331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CC835D8" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002432911</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="3347AB03" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20180C30" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Ozmun Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5598627B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">515 SECOND STREET SW, OZMUN WEST 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5206E8BE" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E1B959D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002910099</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="437D2D04" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F78590C" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MML New England</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26FCFBBA" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">160 DASCOMB RD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5251C44B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ANDOVER Massachusetts 01810-5885</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25E45427" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004717047</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="135D1016" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3434CBEB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>IBM Building 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="687FCB90" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3605 HIGHWAY 52 N </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09B14150" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-7802</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7023400C" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005413634</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="6E2F2196" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="743EDC0E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Minnesota Bio Business Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A8CEA8A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">221 1ST AVE SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B0E87DF" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-4504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="777F6ABF" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002355616</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="3138195F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21286F9B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester-Valley High Business Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="274E4761" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3425 40TH AVE NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01152551" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-2700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23453612" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005342736</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="2C09073E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="503225C5" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester-Technology Drive Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EDFC701" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3434 TECHNOLOGY DR NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59E237A5" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="567D9D51" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003698705</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="5246EB86" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71678EB1" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Dialysis Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CDA0CD8" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">201 W CENTER ST RM LG-150 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="442B8DB7" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-3003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55E877C0" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003848087</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="656447BA" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05C6474E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Technology Warehouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22AA23B9" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3448 TECHNOLOGY DR NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7429465F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E7DA65E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100008975757</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="0233F570" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="532093D8" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mayo Pharmacy Subway</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23D4A72D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>200 1ST ST SW RESEARCH PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="301E3DCB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1335636D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005237254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="0D2FDA51" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E5B7CF1" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Pharmacy - Northwest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36D4E652" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4111 HIGHWAY 52 N PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2094AE2F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-5919</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02EB051D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004162724</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="5CF24C51" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FD7126B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Pharmacy Baldwin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78EA7E28" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>200 1ST ST SW STE 1501 PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56F6B9CB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-5003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="524284ED" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100006073387</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="49087635" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56669F8F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- 4710 Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A040C83" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4710 W CIRCLE DR NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4860D614" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-8904</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4601AAF6" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100007046311</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="3A42A2D0" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64ABBD19" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Pharmacy - Mary </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mayo Clinic Pharmacy - Mary Brigh</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B824CDD" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1216 2ND ST SW PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40CB7986" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-1906</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5901EF35" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004660855</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="169C6855" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="296CE83F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Pharmacy - Eisenberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="521674D4" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>201 CENTER ST W PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="428CCED8" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-3003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EE8088A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005249936</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="29E9D212" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="095B4253" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Pharmacy - Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D0C1B89" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3041 STONEHEDGE DR NE PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2488FEC9" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55906-5426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36A31859" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002403102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="7D7BFC35" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A2CB7D0" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Psychiatry &amp; Psychology Treatment Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70944DAC" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1216 2ND ST SW PSYCHIATRIC HOSPITAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0474B8A6" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-1906</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CDC60D8" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003792656</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="354AC86E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="188770DF" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- DAHLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F01D8FB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">565 1ST AVE SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24EDD0FA" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5276DEB6" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005923546</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="33A9C4BC" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10F7F569" w14:textId="0097ED2F" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayo Clinic Rochester- Foundation </w:t>
             </w:r>
             <w:r w:rsidR="00A40AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>House</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="138E81A2" w14:textId="528D9BDD" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00A40AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1 4TH ST SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D0FD813" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-2976</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43E141E5" w14:textId="6D4A0324" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidR="00BA1C18">
               <w:t>1100007678048</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="6C4C8486" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12ED3246" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Evergreen Place</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30AE4FF8" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">220 3RD ST NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A3E9AD6" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PINE ISLAND Minnesota 55963-9187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EC6D0FE" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004593917</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="795EF21F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E850A3B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Johnson Printing Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60E65585" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">311 2ND AVE NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F6BB238" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-2818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61A1058E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004698520</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="4C601028" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A7B91C9" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Methodist Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0194B60C" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>201 CENTER ST W GENERAL MEDICAL AND SURGICAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41189EA9" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-3003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="688B8AFE" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002385385</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="797494CC" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C58BF3A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Pharmacy–3551 </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mayo Clinic Pharmacy–3551 Bldg</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13ACCEBE" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3551 COMMERCIAL DR SW PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67840B1D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-2883</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FAB4B4C" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005940895</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="0FE0E045" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="087D4F6C" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Rochester- Hilton Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A5C98B5" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">210 SECOND STREET SW, HILTON 11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D5B339D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ED80267" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004155979</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="356343AC" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4108690B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Brackenridge Research Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AB2AAC0" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>21 2ND ST SW PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="334D8D33" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-3026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="412EA456" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097920317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="0B9EA932" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C27DB73" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Inventory Overstock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5406FE91" w14:textId="77777777" w:rsidR="00A230C2" w:rsidRDefault="00A230C2" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>C/O MEDLINE INDUSTRIES B29</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="601AACEF" w14:textId="7186DB20" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00A230C2" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -7038,1714 +6795,1660 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13115 BROCKTON LN</w:t>
             </w:r>
             <w:r w:rsidR="00D02FD4" w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A6924B6" w14:textId="242A8F2E" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00A230C2" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROGERS</w:t>
             </w:r>
             <w:r w:rsidR="00D02FD4" w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Minnesota </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>55734</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EB25CCB" w14:textId="0A84B29C" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidR="00A230C2">
               <w:t>1100097188601</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="46E73F5A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60CDA7A6" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Flammable Warehouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CA565E4" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3605 HIGHWAY 52 N BLDG 208 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0042CCD3" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-7802</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DB86AD5" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097756459</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="40861985" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30763CFB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Receiving Hub</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="430E487E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4165 HIGHWAY 14 W </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15FFE56A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-6609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1510CC9B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097624208</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="0A69EC56" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="738DDA88" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Incinerator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24057DBB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">7123 L C DR SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01B53F30" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2145B628" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004438478</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="73500FC5" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C9C5485" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Medical Sciences Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34632B6A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>321 3RD AVE SW ISOTOPE RECEIVING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B8544B8" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-3347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22AA1E10" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003307386</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="6AABC455" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6179EF1A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Institute Hills Farm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DD6A013" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2100 INSTITUTE RD SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DC7B465" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-1151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01606914" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002921712</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="6B2C7628" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A97E731" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Kasson Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="108D20D7" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">411 W MAIN ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11318A03" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>KASSON Minnesota 55944-1141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34884785" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002390761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="0F96BC86" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23BDC941" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Gonda Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42DE8BAB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">100 3RD AVE SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EA0FCC7" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="310E6072" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004093530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="377E3992" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24CB229E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Facilities Warehouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FFBDB3F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3636 TECHNOLOGY DRIVE NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C16BD2E" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F645784" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004469717</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="2763E02D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00736EFC" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>RMH Gonda 10 Oncology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67755DF6" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>200 1ST ST SW PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CA28ADA" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22B57C07" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004360342</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="226DCF78" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D9BEAB3" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Assisi Heights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2187B264" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1001 14TH ST NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DD3663D" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-2590</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6206300A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004690043</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="26273E8B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69BCEE48" w14:textId="30AFFA58" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00B85992" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Prairie</w:t>
             </w:r>
             <w:r w:rsidR="00D02FD4" w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Island Community Health Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="100E2922" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1158 ISLAND BLVD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A4CC330" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>WELCH Minnesota 55089-9540</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DE8C701" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004972019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w14:paraId="10CC98F6" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A97116B" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Rochester- 3939 Warehouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2084152F" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3939 VALLEYHIGH RD NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="062D615A" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-2203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15FC72CB" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRPr="00D02FD4" w:rsidRDefault="00D02FD4" w:rsidP="002D2F84">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100009371152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="73F684F5" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4E80142A" w14:textId="3DD2E5A2" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Hospice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="22927071" w14:textId="2CDD2DCF" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">200 1ST ST SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="66F06914" w14:textId="2C2F47AB" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17370F3A" w14:textId="34B44269" w:rsidR="00E23976" w:rsidRPr="00E23976" w:rsidRDefault="001416EB" w:rsidP="00E23976">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00E23976">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E23976">
@@ -8757,5561 +8460,5359 @@
           </w:p>
           <w:p w14:paraId="2FFC0FCA" w14:textId="3AAE9288" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D4C71" w:rsidRPr="00D02FD4" w14:paraId="4BAC3B09" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0168C2C1" w14:textId="51668B82" w:rsidR="003D4C71" w:rsidRDefault="003D4C71" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4C71">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic ITC Pharmacy NW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5E603751" w14:textId="2D274FB7" w:rsidR="003D4C71" w:rsidRPr="003D4C71" w:rsidRDefault="003D4C71" w:rsidP="003D4C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4C71">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4115 W FRONTAGE RD HWY 52 NW</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B0423B5" w14:textId="2C370814" w:rsidR="003D4C71" w:rsidRPr="00D02FD4" w:rsidRDefault="003D4C71" w:rsidP="003D4C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4C71">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FF3-348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="58DA9611" w14:textId="753E47CF" w:rsidR="003D4C71" w:rsidRPr="00D02FD4" w:rsidRDefault="003D4C71" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCHESTER Minnesota </w:t>
             </w:r>
             <w:r w:rsidR="00B34325">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>55901</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="54BC022C" w14:textId="2433B039" w:rsidR="003D4C71" w:rsidRDefault="003D4C71" w:rsidP="00E23976">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="003D4C71">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1100094160884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="41237CF1" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1414C639" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C053CAA" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FF53C4B" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E16F0E0" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="064F74B9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="097D12E7" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Jacksonville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E4AEA3B" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4500 SAN PABLO RD S </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B08A9C2" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32224-1865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56654686" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100005705548</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="7D32B2E9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="313DA238" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Jacksonville IV (Sterile Products)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2484FCFC" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4500 SAN PABLO RD S IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CEA23B2" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32224-1865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D681677" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002682088</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="3FC3C95F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D069320" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Jacksonville Outpatient Dialysis Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2046FD7B" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4203 BELFORT RD STE 103 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E771CC4" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32216-1411</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A97772D" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003546969</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="63097BB2" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55111B0D" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Jacksonville Primary Care Gate Parkway</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C479DE3" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">7826 OZARK DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3280D0FA" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12DDD38D" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100008383576</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="78EB579B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DDB53B2" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Florida- </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Building</w:t>
+              <w:t>Mayo Clinic Florida- Magurian Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6226D36A" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4500 Mellish Drive </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06897E2D" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Jacksonville Florida 32224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63BA30B4" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097894984</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="232B8759" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="778CDCED" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Mayo Hospital Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7204679B" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4500 SAN PABLO RD S MAYO HOSPITAL BUILDING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E079AB9" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32224-1865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74C776F5" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100008018058</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="08A9581F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57F41C00" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Mayo Pharmacy Comm/Spec Jax Main</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AE30E75" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4500 SAN PABLO RD S MAYO PHARMACY (MAIN OUTPATIENT PHARMACY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03AE6BE9" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32224-1865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="556E6F1C" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003283451</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="279F1FA7" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26A9B155" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Offsite Warehouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5704C0BA" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>DEERWOOD CENTER - CHARLESTON BUILDING 7787 BAYBERRY RD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C6277E9" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32256-6816</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="189F0568" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097226679</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="5A8E8D5E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E8E1E57" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- St. Augustine Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D2EACD2" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">110 SOUTHWOOD LAKE DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12A8DD7E" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SAINT AUGUSTINE Florida 32086-7286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7345DF25" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005979307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="7BB48429" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29D243F7" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida - Clark Douglas Page Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02861507" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4500 SAN PABLO RD S RESEARCH </w:t>
             </w:r>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CE16D28" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>JACKSONVILLE Florida 32224-1865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F25798B" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100010937491</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="466A3AF3" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="573F21B6" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida - Cyclotron Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BFD3708" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">14225 Zumbro Drive </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C3507AC" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Jacksonville Florida 32224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09741C31" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097182883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="5FAAE7EE" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74644A20" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida - Mangurian Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="467CA343" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4500 SAN PABLO RD S PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36902213" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32224-3899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5277F97C" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097566928</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="3AC7BF1B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A908627" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Beaches Primary Care Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55776733" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">742 MARSH LANDING PKWY </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60BEF1FB" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE BEACH Florida 32250-5850</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18561DF3" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004218476</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="28A80247" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BFB41C2" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Davis Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="111665E1" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4500 SAN PABLO RD S DAVIS DOCK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="234F1745" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32224-1865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C3C8430" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100008710136</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="3997E1FE" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="506C134B" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Inventory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D2CF23F" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4500 SAN PABLO RD S MAYO CLINIC-INVENTORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2056381A" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32224-1865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26B2EF6D" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100010155857</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="74094C33" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12C5AC5C" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44720C27" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66491FFD" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E5D155D" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="7AF30F1D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23BD424E" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona - Phoenix Campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EA574E4" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5777 E MAYO BLVD CLINIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C821E68" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PHOENIX Arizona 85054-4502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46D52B83" w14:textId="77777777" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100002815196</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001416EB" w:rsidRPr="00D02FD4" w14:paraId="066DBB11" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="44DF169C" w14:textId="22B7DC3C" w:rsidR="001416EB" w:rsidRPr="00BF5810" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5810">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayo Clinic Arizona - Phoenix Campus Dock </w:t>
             </w:r>
             <w:r w:rsidR="00A230C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3D7325A1" w14:textId="652F3F74" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5711 E Mayo B</w:t>
             </w:r>
             <w:r w:rsidR="00B73618">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LVD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="05776BDB" w14:textId="28D26711" w:rsidR="001416EB" w:rsidRPr="00B01C63" w:rsidRDefault="001416EB" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B01C63">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PHOENIX Arizona 85054-4502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="51716648" w14:textId="5A08675E" w:rsidR="001416EB" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="001416EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="0007152A">
               <w:t>1100010476853</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3020C613" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1CBE4739" w14:textId="33A04967" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5810">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona - Phoenix Camp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>us</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4ABF286D" w14:textId="43A3A16F" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5711 E Mayo B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LVD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="227ECBD2" w14:textId="7774F0EB" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B01C63">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PHOENIX Arizona 85054-4502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="755DF22E" w14:textId="2B691F2C" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00243C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1100010791246</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6B930E2B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5997B329" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Cyclotron Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BC10DD4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">5861 E MAYO BLVD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="283C4101" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PHOENIX Arizona 85054</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A9685AD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100009461617</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="5C1F421A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03937D0A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Hospital Outpatient Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C308E06" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5777 E MAYO BLVD PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DC54827" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PHOENIX Arizona 85054-4502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="146E076B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004695758</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6A3E12F2" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3637BC0F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Phoenix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13365269" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">5881 E MAYO BLVD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26043A26" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PHOENIX Arizona 85054</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B377988" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100008773889</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1A0192C9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A69C51F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Phoenix Oncology Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76BC3616" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5881 E MAYO BLVD Oncology Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D73E58D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PHOENIX Arizona 85054-4503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="523A19EE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100009420331</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4200B06E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4968DBE5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona -Phoenix Outpatient Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56C8C6D8" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5881 E MAYO BLVD Outpatient Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F812076" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PHOENIX Arizona 85054-4503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47C74075" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100009420324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4A1402F5" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F7D4354" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Phoenix Specialty Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="738CBF69" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">5777 E MAYO BLVD MAYO CLINIC SPECIALTY </w:t>
             </w:r>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>BUILDING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79980D70" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>PHOENIX Arizona 85054-4502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="594869E9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004824875</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00775AF6" w:rsidRPr="00D02FD4" w14:paraId="408B5068" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1FF0EB49" w14:textId="495F1220" w:rsidR="00775AF6" w:rsidRPr="00D02FD4" w:rsidRDefault="00775AF6" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AF6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MCA INT EDU &amp; RES BLDG-IERB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="787F13ED" w14:textId="2D4C6B0C" w:rsidR="00775AF6" w:rsidRPr="00D02FD4" w:rsidRDefault="00775AF6" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5951 E MAYO BLVD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3E2C6515" w14:textId="79DE7428" w:rsidR="00775AF6" w:rsidRPr="00D02FD4" w:rsidRDefault="00775AF6" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PHO</w:t>
             </w:r>
             <w:r w:rsidR="0015700F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIX Arizona 85054</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="482EA561" w14:textId="5F304005" w:rsidR="00775AF6" w:rsidRPr="00D02FD4" w:rsidRDefault="00775AF6" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00775AF6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1100096903120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="55A172E2" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CC25FBF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47E00E0F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79883009" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78A7BA42" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4CF17D13" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DC11A26" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona - Scottsdale Campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6414F9AC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">13400 E SHEA BLVD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13BB1B78" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCOTTSDALE Arizona 85259-5452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C199839" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100002179663</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="166AC593" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5D2351D7" w14:textId="2A83A570" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona - Scottsdale Campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7B04BECD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13400 E SHEA BLVD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F079067" w14:textId="2753C150" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">DOCK 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="503B9D74" w14:textId="04BA5AC6" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCOTTSDALE Arizona 85259-5452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1A144369" w14:textId="14CCA6E6" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="0007152A">
               <w:t>1100010198502</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3362EDE9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67582ED9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Arrowhead Family Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D0A18B8" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">20199 N 75TH AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4763152C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>GLENDALE Arizona 85308-8807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F301A04" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005536920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="7A375DAD" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="754DD10B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Fountain Hills Family Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45598530" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">16848 E PALISADES BLVD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16575563" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FOUNTAIN HILLS Arizona 85268-3845</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F736D5D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005190955</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2D78431F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3911AE55" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- IV (B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7659CFB6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13400 E SHEA BLVD IV PHARMACY B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E827B57" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCOTTSDALE Arizona 85259-5499</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EC2AD1F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100009451922</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1091F03E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79B3D353" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Pharmacy IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02BF19E8" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13400 E SHEA BLVD RESEARCH PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78518B68" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCOTTSDALE Arizona 85259-5499</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B5E027A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003761430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="309FC542" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49BA3FFB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Pharmacy Main</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="093568A3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13400 E SHEA BLVD PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60FBF0A2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCOTTSDALE Arizona 85259-5452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C4B5244" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004311658</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3FAFC689" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C5F448C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- San Tan Primary Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DD5AB50" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1850 E NORTHROP BLVD STE 160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="391A1107" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CHANDLER Arizona 85286-1720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="380C01D9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100008293660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1DB5C89F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55605467" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- SC Johnson Research Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B92DD11" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13400 E SHEA BLVD ATTN: RESEARCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C37B35B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCOTTSDALE Arizona 85259-5452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FE8B6B2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002704421</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2B2CCCB5" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61DE3C46" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Scottsdale Clinic Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25BB3255" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13400 E SHEA BLVD SCOTTSDALE CLINIC PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1986A5BF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCOTTSDALE Arizona 85259-5499</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D915312" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097674159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3BB20213" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70B5F632" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Sports Medicine Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FB2D015" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">63 S ROCKFORD DR STE 130 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59E5691A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TEMPE Arizona 85281-6212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50FE027B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097451330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="65B1219E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37066121" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Thunderbird Primary Care Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AC8FABF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">13737 N 92ND ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B481700" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCOTTSDALE Arizona 85260-7434</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77A73BE1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003019791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2F676FC3" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5763A667" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Mayo Clinic Arizona- Transplant House at </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Ranch</w:t>
+              <w:t>Mayo Clinic Arizona- Transplant House at Brusally Ranch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24F3AEDD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">11600 N 84TH ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="338807E9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCOTTSDALE Arizona 85260-5665</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04A45542" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004986368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="411D5740" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E375AD1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona- Women's Health Internal Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CA3C8A3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13737 N 92ND ST MAYO CENTER FOR WOMEN'S HEALTH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5254DE58" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCOTTSDALE Arizona 85260-7434</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CE2BA9A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003754630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A0AF9" w:rsidRPr="00D02FD4" w14:paraId="4B209BAA" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FB71375" w14:textId="54025965" w:rsidR="004A0AF9" w:rsidRPr="00D02FD4" w:rsidRDefault="004A0AF9" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Arizona - Inventory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="09AF65B3" w14:textId="77777777" w:rsidR="004A0AF9" w:rsidRDefault="004A0AF9" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
             <w:r w:rsidR="00187913">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
             <w:r>
@@ -14326,20749 +13827,20155 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>DOOR 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="40FC4E9A" w14:textId="1F7F881F" w:rsidR="004A0AF9" w:rsidRPr="00D02FD4" w:rsidRDefault="004A0AF9" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TOLLESON Arizona 85353-9399</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2A604AC1" w14:textId="1E8F90CC" w:rsidR="004A0AF9" w:rsidRPr="00D02FD4" w:rsidRDefault="004A0AF9" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidR="00187913" w:rsidRPr="00187913">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1100094079889</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="330859A6" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DA8F9A9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="767E7FD7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DFB44D4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B8C5E3E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="0C586A05" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62640913" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Albert Lea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32BCFA97" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>404 W FOUNTAIN ST GENERAL MEDICAL AND SURGICAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16E640C9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ALBERT LEA Minnesota 56007-2437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A500EE7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100005315334</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="08C5DF1C" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36E7FAD6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Albert Lea Cancer Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C8EC658" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>404 W FOUNTAIN ST CLINIC/MEDICAL GROUP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C5C1FAC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ALBERT LEA Minnesota 56007-2437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4537CD25" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002920845</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="451C7DA2" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A0CE068" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Albert Lea Clinic Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B09C834" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>404 W FOUNTAIN ST PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5152453C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ALBERT LEA Minnesota 56007-2437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C370089" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002133221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="58050B7A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="710C7EF9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Albert Lea Fountain Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07700F78" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">408 W FOUNTAIN ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="710E2F8E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ALBERT LEA Minnesota 56007-2437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="484346EF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003304453</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3F6EA2DB" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54961A31" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Albert Lea Health Reach &amp; Physical Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D779F99" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1705 SE BROADWAY AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1132633D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ALBERT LEA Minnesota 56007-3265</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5515C68B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005956216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="04C695A3" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="126A75AA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Rochester Fountain Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1930C6E3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4122 18TH AVE NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F4ABAEB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-0474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70F1BC02" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003144028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1657B737" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="516739E6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Waseca Fountain Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0025026D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">505 STATE ST S STE 6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26DAC938" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>WASECA Minnesota 56093-3032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="326636F9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003540684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="784C9CB1" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E1C7AC5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - Albert Lea in Lake Mills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="659E9D79" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">309 S 10TH AVE E </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="110C16DB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LAKE MILLS Iowa 50450-1849</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17D5989E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004497253</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3475A0D0" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E243474" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - Albert Lea in New Richland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DFD0D3F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">318 1ST ST SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FF21230" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NEW RICHLAND Minnesota 56072-1201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74B08F48" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004183590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4303EE90" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FA71585" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - Albert Lea in Wells</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67F14D81" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>301 S BROADWAY CLINIC/MEDICAL GROUP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F3744ED" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>WELLS Minnesota 56097-1735</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="765C039F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003688676</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4D39428D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08E3D146" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26E01E6F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EFC3E0B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DE53544" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="226B9BEB" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28BAF4B0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Austin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2749D922" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1000 1ST DR NW GENERAL MEDICAL AND SURGICAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="571BB4FB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>AUSTIN Minnesota 55912-2941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CFAF3E6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100004182272</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="434E7F1D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1549464A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Austin Back Door</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="371A3609" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">300 8TH AVE NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0397D71B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>AUSTIN Minnesota 55912-2983</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7323E67F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002722036</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="0472DA13" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="356F4172" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Austin Behavioral Health Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="082E77F4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">101 14TH ST NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79BC6E54" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>AUSTIN Minnesota 55912</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CE1908A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004393524</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="41B613E8" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4524B982" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System-Austin Clinic Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CED8951" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1000 1ST DR NW PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FB9C124" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>AUSTIN Minnesota 55912-2941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04335E52" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002469399</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="38ECC35A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="012673E4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - Austin in Adams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B38A5AE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">908 W MAIN ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0738D25E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ADAMS Minnesota 55909-9776</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29EB0A09" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002711535</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6B79DF19" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E0F237E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55D183C5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61B90517" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12052C1C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4626E0F1" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D70B360" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="279E35EE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1221 WHIPPLE ST HOSPITAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B87ACF2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-5270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F02B6AE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100005974234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4656A3A3" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6E2FF772" w14:textId="352B5151" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4134B724" w14:textId="41F6CFD0" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1221 WHIPPLE ST HOSPITAL DOCK 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1E62BB1E" w14:textId="52601AAD" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-5270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4CB13BF9" w14:textId="2BCB90D6" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="0007152A">
               <w:t>1100010908996</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="5AF5DA9E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C904C13" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26C35C88" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1221 WHIPPLE ST LAB LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FC188E7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-5270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EADC1F0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100009164723</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="7E25A4A9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24D0D5B6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AA379AF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1221 WHIPPLE ST OR LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C803538" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-5270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D868EEC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100009164730</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="0C22872E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="052AD8B1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire Clairemont Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57C7A3FD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">733 W CLAIREMONT AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20EB08C3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54701-6101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73BBF13C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003511790</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="050B4FC8" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23A8B745" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A8B9774" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1221 WHIPPLE ST CLINIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="783DF842" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-5270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C69E1E0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002339951</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="602569E4" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E005372" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire Dialysis Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D8E0134" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3845 LONDON RD DIALYSIS SERVICES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BD0D1A1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54701-7815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3506C7A2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002404932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="34CE5E1D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="165C3A14" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire Downtown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B2CDA78" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">325 E MADISON ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32C61931" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-3550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74C14058" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005034273</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="064E83C1" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BFD58F9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Health System- Eau Claire </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Building</w:t>
+              <w:t>Mayo Clinic Health System- Eau Claire Midelfort Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="714B2B82" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1400 BELLINGER ST CLINIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BD11F86" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-5222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50B336EA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005062979</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="41E43C43" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D21474D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Eau Claire Pharmacy Clairemont</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50B913B0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>733 W CLAIREMONT AVE PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6735220C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54701-6101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C6821C3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003742392</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="5EC244F1" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BE8AB15" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire Pharmacy Luther Campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57F82F2D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1400 BELLINGER ST PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6736B693" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-5222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39070E74" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003443251</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="098EB4A9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DDBB25B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire Pharmacy Westgate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="505640F9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1707 WESTGATE RD STE 2 PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18076A39" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-3541</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F82D768" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004824226</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2349ACB8" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42B55EE2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire Receiving Dock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4305D360" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1223 BELLINGER ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="518AEA75" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-5219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59516983" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097979162</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="749D1F7E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C73D86C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Eau Claire Westgate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63428F4F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1707 WESTGATE RD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B80AF01" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-4964</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62C68304" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003921094</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3C9FD73D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ACE2C52" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62870FE4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72799051" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CA2623F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="31E0420B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B111C85" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Fairmont</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A800098" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">800 MEDICAL CENTER DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BA39EBC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FAIRMONT Minnesota 56031-4575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F0D7222" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100003630125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="381C304E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0352629D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Fairmont Dialysis Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A9DC082" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>835 JOHNSON ST DIALYSIS SERVICES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60EEF9CB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FAIRMONT Minnesota 56031-4523</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AF1C4EA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004636782</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6B9CC519" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C75FE5F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Fairmont Eye Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45AC5AC7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">800 MEDICAL CENTER DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00235D16" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FAIRMONT Minnesota 56031-4575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67B6D1D5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005897526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1C88806B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78424DCF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - Fairmont in Sherburn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22AFF69C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">32 N MAIN ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5394949D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SHERBURN Minnesota 56171-1052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="061631FE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003644382</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="0D81FD27" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BB3439E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Lutz Wing Nursing Home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6735C775" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>800 MEDICAL CENTER DR MHS, LUTZ WING NURS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1531C326" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FAIRMONT Minnesota 56031-4575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31185502" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002536312</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="02531E40" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ED98953" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A760BEC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DB41D3F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31D2E2CA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6ECEB0E3" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49BC3FF0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Cannon Falls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55EDA6FE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">32021 COUNTY 24 BLVD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="192C2FB9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CANNON FALLS Minnesota 55009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F2F90B1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100008741192</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6C861378" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A64E576" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System-Pharmacy Cannon Falls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BC3900B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">32021 COUNTY 24 BLVD STE 1716 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7879EE54" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CANNON FALLS Minnesota 55009-5003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78B901C6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097676832</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1A99E3E8" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EA5DD40" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C25C76D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00607F16" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10F8246B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4B0E5575" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CC9049F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Holding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66C2FC6A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>700 WEST AVE S HOLDING COMPANY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="615A6AD0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64C09483" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100004960696</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6E9CB639" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FF14A9B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- La Crosse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66C82C18" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>700 WEST AVE S MEDICAL CENTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28508470" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33F58FDC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002738693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="470E5D6C" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D07979B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="774FC230" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>700 WEST AVE S LA01 LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49D9A412" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D783176" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 1100005671904</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="03BD24F0" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D22E51C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EBC13BB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>700 WEST AVE S LA02 LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="604D9505" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B5AC17A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4 1100005903302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="290010B6" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A3EC6D6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255EA356" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>700 WEST AVE S LA04 LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AACD86F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13F7EB06" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4 1100002014803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="42CCE5CD" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="028DCD32" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="150597B0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>700 WEST AVE S LA03 LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1298E7FA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F080C4F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4 1100003746260</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E33F4" w:rsidRPr="00D02FD4" w14:paraId="2EB675C2" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="48E12ABB" w14:textId="0358BDB5" w:rsidR="002E33F4" w:rsidRPr="00D02FD4" w:rsidRDefault="002E33F4" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Warehouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="01311231" w14:textId="33B57E61" w:rsidR="002E33F4" w:rsidRPr="00D02FD4" w:rsidRDefault="002E33F4" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1501 SAINT ANDREW ST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="52939580" w14:textId="2DCA1B78" w:rsidR="002E33F4" w:rsidRPr="00D02FD4" w:rsidRDefault="002E33F4" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 55403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="02DB3615" w14:textId="1425792C" w:rsidR="002E33F4" w:rsidRPr="00D02FD4" w:rsidRDefault="002E33F4" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100093193715</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="23ACCA49" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4998BEAA" w14:textId="21EC08B7" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - La Crosse in Arcadia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D76DC2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>895 DETTLOFF DR ARCADIA CLINIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A9A5176" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ARCADIA Wisconsin 54612-2600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D341F98" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003427404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="63AE3313" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36D9119C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Behavioral Health Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40856543" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>212 11TH ST S STE 1 BEHAVIORAL HEALTH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="588AA224" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="597B2102" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005592360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="0FEF77E1" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CEA4894" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Behavioral Health Services in Arcadia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32EF2617" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>895 DETTLOFF DR CLINIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B950F68" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ARCADIA Wisconsin 54612-2600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="407CD476" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002466244</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="70B8C657" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70D6B160" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Center for Advanced Medicine and Surgery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="775FAA61" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>700 WEST AVE S CENTER FOR ADVANCED MEDICINE AND SURGERY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C184AD8" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AFC00D5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003256301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="5CE32F68" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B9DE513" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7369F246" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">800 WEST AVE S </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="428068AE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-8806</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="533CC1C9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003869075</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4763E0C6" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="129E9E7F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Home Health Services in Tomah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A332F52" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>325 BUTTS AVE HOME HEALTH SERVICE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48AB5E0A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TOMAH Wisconsin 54660-1412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71438C22" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005312494</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="002D7C8A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DB2DF79" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Home Healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3234131A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>620 11TH ST S HOME HEATH INVENTORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12CDA6BD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76824F6A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003729959</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2E6DA84F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C0F6451" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- La Crosse in Caledonia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25885B62" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>701 N SPRAGUE ST CLINIC/MEDICAL GROUP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B268C4D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CALEDONIA Minnesota 55921-1066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10E14DAD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002799632</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2EBA2022" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FDEBCF6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse in Holmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F03F02C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1303 MAIN ST S </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3521BAC7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>HOLMEN Wisconsin 54636-8927</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A072242" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005839649</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6E868041" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="356F903E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse in Onalaska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13FD76D7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>191 THEATER RD CLINIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DC4C130" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ONALASKA Wisconsin 54650-8679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0034394A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005283688</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3FF6B6FC" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38F33C8B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse in Prairie du Chien</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66667D2E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">800 E BLACKHAWK AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04DD4201" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PRAIRIE DU CHIEN Wisconsin 53821-1698</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3739D03E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003033674</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="5B6660D4" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76D6C0ED" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse in Sparta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27B44D12" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>310 W MAIN ST HOSPITAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AFD6083" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SPARTA Wisconsin 54656-2170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="756C6B89" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005961425</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3C9ECAB7" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="019D7AD0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse in Sparta Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="117D3038" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>310 W MAIN ST CLINIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AAF7FBB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SPARTA Wisconsin 54656-2170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09C3EE6F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002070175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="50F11B6A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32D39B05" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse in Tomah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AEEEA60" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>325 BUTTS AVE CLINIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AA263BB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TOMAH Wisconsin 54660-1412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02D8C458" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005926530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2CF269D6" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CB59B3C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Occupational Health Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E112296" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">630 10TH ST S </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2268D3DF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4736</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A94E3C3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005774940</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="27801FDB" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AD300D8" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Onalaska Clinic Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BD450F6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">191 THEATRE RD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B32B5D2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ONALASKA Wisconsin 54650-8679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43762BEE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004396075</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="0028735C" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7952D897" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse Sparta Eye Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A4C165B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">400 JEFFERSON AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5402AADA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SPARTA Wisconsin 54656-2115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05614889" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097287793</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2225B639" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ADE3DC1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- La Crosse St. Francis Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AF3EAD6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>700 WEST AVE S PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A84CDCF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D875A4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005766815</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="71B23E4E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BCC718A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Health System- </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Behavioral Health Services in Sparta</w:t>
+              <w:t>Mayo Clinic Health System- LaCrosse Behavioral Health Services in Sparta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D2C83E4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>310 W MAIN ST BEHAVIORAL HEALTH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FCC839D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SPARTA Wisconsin 54656-2170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63E20A4E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003555930</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="5C012606" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E0D2CB9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Health System- </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> in Sparta Nursing Home</w:t>
+              <w:t>Mayo Clinic Health System- LaCrosse in Sparta Nursing Home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A798EBF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>310 W MAIN ST NURSING HOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6466118C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SPARTA Wisconsin 54656-2170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ABC11BC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002707293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="12E843C8" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="331C8E05" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>HEALTH TRADITION HEALTH PLAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6981277C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1808 E MAIN ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AD4BFCD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ONALASKA Wisconsin 54650-8756</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6ECEE9B2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003075520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E1FEE" w:rsidRPr="00D02FD4" w14:paraId="62A7B249" w14:textId="77777777" w:rsidTr="002D2F84">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC7183F" w14:textId="7C21C71A" w:rsidR="009E1FEE" w:rsidRPr="00D02FD4" w:rsidRDefault="009E1FEE" w:rsidP="009E1FEE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mayo Clinic Health System- La Crosse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFA2E1B" w14:textId="639AF9A0" w:rsidR="009E1FEE" w:rsidRPr="00D02FD4" w:rsidRDefault="009E1FEE" w:rsidP="009E1FEE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>700 WEST AVE S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>PHARMACY VITALSOURCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C7C084" w14:textId="688A923F" w:rsidR="009E1FEE" w:rsidRPr="00D02FD4" w:rsidRDefault="009E1FEE" w:rsidP="009E1FEE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>LA CROSSE Wisconsin 54601-4783</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E31416D" w14:textId="45223272" w:rsidR="009E1FEE" w:rsidRPr="00D02FD4" w:rsidRDefault="009E1FEE" w:rsidP="009E1FEE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2 11000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>91985053</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="35875045" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="737D1BB5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
+          <w:p w14:paraId="737D1BB5" w14:textId="119A3D26" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="219CD69B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18E1C8DC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28E35D84" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="61BE21CC" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="231F2D34" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System - Oakridge in Osseo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E15D7F6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13025 8TH ST HOSPITAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="270B01CA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OSSEO Wisconsin 54758-7634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C505AF4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100005824836</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2F7EE3F9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56238352" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - Oakridge in Osseo Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B71D66E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13031 8TH ST CLINIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="493BF42E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OSSEO Wisconsin 54758-7634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C1367B9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004661593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="65A302BF" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31FC910A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Oakridge Osseo Home Health &amp; Hospice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4154EE58" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13031 8TH ST NURSING HOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72488B45" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OSSEO Wisconsin 54758-7634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6413C615" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002326883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4C982687" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39AD418A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Oakridge Osseo Pharmacy &amp; Home Medical</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46B8110A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13025 8TH ST PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E729888" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OSSEO Wisconsin 54758-7634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D526276" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003079337</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="781656F2" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="040AE4D6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - Oakridge in Mondovi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30F9866A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">700 BUFFALO ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FA64B79" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MONDOVI Wisconsin 54755-1371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59AA5F49" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004043290</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1513379C" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C12838B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D4D2843" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="540E7817" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A21FDD2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="463DA5F4" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D4918BE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Chippewa Valley Bloomer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1846E5ED" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1501 THOMPSON ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72EF71B6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BLOOMER Wisconsin 54724-1257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66EA514B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100003881053</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="42D18728" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46145735" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Chippewa Valley Bloomer Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="156276BB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1501 THOMPSON ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D719BAD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BLOOMER Wisconsin 54724-1257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A6E4173" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002778040</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="24A52D6F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B3AF413" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Chippewa Valley in Chippewa Falls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FB28859" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">611 1ST AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F257329" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CHIPPEWA FALLS Wisconsin 54729-1242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ABFA18A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005553743</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2EE93827" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FCCD05E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Chippewa Valley Maplewood Nursing Home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F628635" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1501 THOMPSON ST NURSING HOME - BLOOMER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21C37400" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BLOOMER Wisconsin 54724-1257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6245E82F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002109523</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="652DAC9B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="441C0B48" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02E99E34" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5766EA96" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22425117" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2B913803" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24439A91" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Faribault</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="508D6180" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">924 1ST ST NE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AE24783" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FARIBAULT Minnesota 55021-5441</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35DE4887" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100004699671</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3D2C4D50" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D1EA42D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Faribault Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B8D516E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">300 STATE AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17799ED6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FARIBAULT Minnesota 55021-6319</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FCF4239" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003273131</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="58263022" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="679ED046" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Farmington</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52A901F1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4645 KNUTSEN DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38BC65B3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FARMINGTON Minnesota 55024-8455</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E965421" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002789206</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1092FED9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C116064" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Lakeville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51ABC693" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">9974 214TH ST W </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45EDE4F8" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LAKEVILLE Minnesota 55044-1913</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5275E9B1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005317734</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="7C6E9D14" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7247929C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Northfield</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ED06B53" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2000 NORTH AVE MHS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CB22458" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NORTHFIELD Minnesota 55057-1498</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="392931F7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003605819</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="7500AB69" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A8D0BFD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> Crossroads Facility</w:t>
+              <w:t>Mayo Clinic Health System- Faibault Crossroads Facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5011CF56" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1575 20TH ST NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="564BFBB2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FARIBAULT Minnesota 55021-2930</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C03B341" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100009163450</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3A8B5D6A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35BCE371" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A6E291D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F2C06D0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="370E4C21" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="073F5026" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F8B73AB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Decorah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73E11786" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">901 MONTGOMERY ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D50568F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>DECORAH Iowa 52101-2325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E156E90" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100004216724</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="17728918" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22F2805F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MAYO CLINIC HEALTH SYSTEM - DECORAH CLINIC PHYSICIANS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C3389B0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">907 MONTGOMERY ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70360238" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>DECORAH Iowa 52101-2325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63002404" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005382800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="774E8F31" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="200216D1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B321324" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B14FCEF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F3820CA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="52ADA1F3" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BD83247" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Lake City</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="500DA1C9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>500 W GRANT ST GENERAL MEDICAL AND SURGICAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36048D9D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LAKE CITY Minnesota 55041-1143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67B98198" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100005590151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4515DD14" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A2AB92C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - Lake City in Plainview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="040EBB48" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">275 1ST ST SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44337B05" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PLAINVIEW Minnesota 55964-1359</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06033BB2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005245839</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4DB62FD2" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72CF11B1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - Lake City in Wabasha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CE6B3CE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1202 GRANT BLVD W </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="098CAD19" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>WABASHA Minnesota 55981-1042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74D94197" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005264908</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6C939C09" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61556FC4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Lake City Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25ADA24C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">500 W GRANT ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11380D43" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LAKE CITY Minnesota 55041-1143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E617A0A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004568236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="45392330" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75D5ED44" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Lake City Nursing Home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AFC4E67" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>500 W GRANT ST NURSING HOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C589345" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LAKE CITY Minnesota 55041-1143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D168D57" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002349158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1F8E8820" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C07C772" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Wabasha Dialysis Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="117B468B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1200 GRANT BLVD W DIALYSIS SERVICES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="414E0C13" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>WABASHA Minnesota 55981-1042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A321CFA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003262722</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="20CD7626" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A08FD48" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05E97BD7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6940A1EC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F90CB20" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="5611E076" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="053A5C76" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Waseca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AF9C760" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">501 STATE ST N </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B6283AB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>WASECA Minnesota 56093-2811</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D621023" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100005614543</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="46184EA5" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06DCEF3B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System - Waseca in Janesville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64D24E2C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">312 N MAIN ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="730DE079" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JANESVILLE Minnesota 56048-9785</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="766970C6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004931474</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="056804B2" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D8DED61" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System - Waseca in Waterville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38D8691F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">212 LAKE ST E </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61459DA8" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>WATERVILLE Minnesota 56096-1450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46BE163D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005032361</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="55790A73" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0288CEAD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="556D6431" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60A97F1F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="617EB881" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="45A46AF8" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F92B299" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- New Prague</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59DA62BC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">301 2ND ST NE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A0AA741" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NEW PRAGUE Minnesota 56071-1709</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75BF4419" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100005059481</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1B8B48F9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FA8778C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Belle Plaine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CFF0C54" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">700 W PRAIRIE ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F88BD85" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BELLE PLAINE Minnesota 56011-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BDB6A57" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002492472</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="29994719" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="497B493B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Montgomery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19B52EEF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">501 4TH ST NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56D639C6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MONTGOMERY Minnesota 56069-1003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73734E8C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005987685</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6D6180C7" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="784955D5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="306EBEB9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="239779E1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="052B68D6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="06216F62" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5096447C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Mankato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FCE1BFE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1025 MARSH ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1114BC0A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MANKATO Minnesota 56001-4752</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="637E7A29" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100002192631</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="431B3024" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6A448DC6" w14:textId="1DEF66FC" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Mankato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="62FFD180" w14:textId="454202F9" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1025 MARSH ST DOCK 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0B14FCE9" w14:textId="568DE39B" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MANKATO Minnesota 56001-4752</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F372F37" w14:textId="57B141B3" w:rsidR="0007152A" w:rsidRPr="0007152A" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007152A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="0007152A">
               <w:t>1100010884399</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="48A6A7C9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BBAB913" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System Hospice – Mankato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="555AE9C3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1400 MADISON AVE STE 324A </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BC6D235" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MANKATO Minnesota 56001-6077</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="357AF21A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097514103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="74990F74" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C7FA9C7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Mankato Business Service Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08A11661" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1315 STADIUM RD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26E44DF9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MANKATO Minnesota 56001-5355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F900EEB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004985743</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="015060DD" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EF2DD49" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Mankato Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36201502" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1015 MARSH ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07D2BF41" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MANKATO Minnesota 56001-4752</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AFFC5B4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003272868</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="17D94E66" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03A0A2EE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Mankato Eastridge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4497311F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">101 MARTIN LUTHER KING DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77443B1F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MANKATO Minnesota 56001-6460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F9D1272" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002653927</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4D6D73B2" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06A14E43" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Mankato in Le Sueur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75442472" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">625 S 4TH ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52372DE3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LE SUEUR Minnesota 56058-2203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29E83CB3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003535925</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="71CBD9FC" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AFC573E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Mankato in St. Peter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DABCEB9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1900 SUNRISE DR STE 200 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="032669F3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SAINT PETER Minnesota 56082-5385</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73BB417A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004833716</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="636C30F3" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34768246" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Mankato Northridge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4170764B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1695 LOR RAY DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1277044C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NORTH MANKATO Minnesota 56003-2804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AECA468" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003738845</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="29C2319A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="489ECE31" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F590791" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65841061" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="167536C0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1F221845" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19F5B039" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Red Wing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="017634EE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">701 HEWITT BLVD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ED9471C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RED WING Minnesota 55066-2848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6089BCEF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100002384166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="349C5E22" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A09DF63" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Red Wing Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67CBCE60" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>701 HEWITT BLVD LABS - CYTOLOGY REDWING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10B92AFE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RED WING Minnesota 55066-2848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AB31E41" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004256058</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6E855443" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DD412DE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Red Wing Downtown Plaza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BE4CAA7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">434 W 4TH ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="133F5A30" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RED WING Minnesota 55066-2506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00739E1C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005672406</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2849835B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BFE821C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Red Wing Home &amp; Hospice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DD21D40" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1407 W 4TH ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40B8F91E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RED WING Minnesota 55066-2108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1339B7B6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002774790</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="28FE024B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2741036A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Red Wing in Ellsworth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="042CCCAF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">503 W CAIRNS ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45B4FA84" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ELLSWORTH Wisconsin 54011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AFB627C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003368042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2933E378" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33AAC985" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Red Wing in Zumbrota</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A01B7BA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1350 JEFFERSON DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EF22E30" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ZUMBROTA Minnesota 55992-1180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BE2DC8D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004781079</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="29CC134F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46AA28B1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Red Wing Outpatient Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08E7EDB0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">701 HEWITT BLVD STE 2116 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4496352E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RED WING Minnesota 55066-2848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5183010C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100007072983</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C3FCA" w:rsidRPr="00D02FD4" w14:paraId="4AA645BB" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="25CA512E" w14:textId="77777777" w:rsidR="006C3FCA" w:rsidRDefault="006C3FCA" w:rsidP="006C3FCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System Red Wing- VitalSource</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38B93A64" w14:textId="77777777" w:rsidR="006C3FCA" w:rsidRPr="00D02FD4" w:rsidRDefault="006C3FCA" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3501DFC7" w14:textId="31C12289" w:rsidR="006C3FCA" w:rsidRPr="006C3FCA" w:rsidRDefault="006C3FCA" w:rsidP="006C3FCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>701 HEWITT BLVD # 2-C55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="23F299C8" w14:textId="6F70C0F4" w:rsidR="006C3FCA" w:rsidRPr="00D02FD4" w:rsidRDefault="006C3FCA" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RED WING Minnesota 55066-2848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2D0241E2" w14:textId="4CE20AF2" w:rsidR="006C3FCA" w:rsidRPr="00D02FD4" w:rsidRDefault="006C3FCA" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C3FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1100093687658</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4F20901B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="150D9166" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="448FA569" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55C97F31" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E2150AC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="6FC1C413" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F452970" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Red Cedar Menomonie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B53680F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2321 STOUT RD MEDICAL CENTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19CBCE09" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MENOMONIE Wisconsin 54751-7003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AABE6CB" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100005421233</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="78059F54" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="778BEDEE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Red Cedar Menomonie Home Health &amp; Hospice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E33CC5B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1515 STOUT RD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34339381" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MENOMONIE Wisconsin 54751-2987</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39AE8A8A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004474650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3AF20FCF" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ABE597F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Red Cedar Menomonie Pharmacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="437C19E7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2321 STOUT RD PHARMACY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AFA98AD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MENOMONIE Wisconsin 54751-7003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ABFCB96" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005272132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="0036D207" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73555BA0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Menomonie Dialysis Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CA90AC1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">407 21ST STREET SE  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C0E4AE1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 54751 </w:t>
+            <w:r w:rsidRPr="00D02FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MENOMONIE  Wisconsin 54751 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B5B7F7D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100007175790</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3FADB272" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52241482" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Menomonie Eye Care Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D33A162" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2409 STOUT RD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50C312E1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MENOMONIE Wisconsin 54751-2757</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66B81941" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003880261</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2696B4EA" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05A3A578" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Red Cedar in Elmwood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="720FAF34" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">236 SPRINGER AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EC14A16" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ELMWOOD Wisconsin 54740-8806</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="384412EC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002477769</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="667FD2C6" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EA72BED" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Red Cedar in Glenwood City</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E4D28C4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">219 E OAK ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2121E935" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>GLENWOOD CITY Wisconsin 54013-8516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CFC4F6D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004613219</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="68AE3765" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50C5EF63" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="547D93A9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7096AD68" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F876803" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4BB1A010" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E9004A4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Northland Barron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="760EF771" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1222 E WOODLAND AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3737B199" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BARRON Wisconsin 54812-1765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EA504AF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100002255909</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2C2CFA24" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="785674A1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Northland Barron Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27C53721" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1222 E WOODLAND AVE CLINIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53E0C388" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BARRON Wisconsin 54812-1765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70BA0A60" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004872555</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="16AB078D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5484F4E5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Health System- Northland Barron Dialysis Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BB3C96A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1220 E WOODLAND AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B42A148" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BARRON Wisconsin 54812-1765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1631FC5C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004467898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="4F5F659E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A4D738E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Northland in Chetek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4856E56D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">220 DOUGLAS ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48AC7471" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CHETEK Wisconsin 54728-8953</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AFBF7D5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002416270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="7332E0EE" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19CA43EE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Northland in Prairie Farm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F9CB9A7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">224 RIVER AVE S </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A8B44B6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PRAIRIE FARM Wisconsin 54762-9786</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BD7DC80" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005410404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="60632547" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01EC00C7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Northland in Rice Lake</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55E67E93" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">331 S MAIN ST STE H </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0692B4A9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RICE LAKE Wisconsin 54868-2253</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4529670D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003109065</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="486C6025" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="569A008A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D138F9D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22795FF1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2562553A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="255B2B83" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00B14FA0" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Owatonna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D485AFC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2200 NW 26TH ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BD72F51" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OWATONNA Minnesota 55060-5503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="193F1D7E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100004463814</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="3B224715" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35A11808" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- Owatonna Southview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0023C3C7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">134 SOUTHVIEW ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="771A46BD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OWATONNA Minnesota 55060-3241</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4618A943" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004554390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="49EC2B36" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D0DBF01" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0365630E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6395D3D2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05EC00ED" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="34DC3C88" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0442896B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Health System- St. James</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="079E7656" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1101 MOULTON AND PARSONS DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="652E7803" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SAINT JAMES Minnesota 56081-5550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42BF02D3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100005064874</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="39816994" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="000B0C1F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42DCA527" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25B8A33C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="375B02A6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2152CD74" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34BC3359" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Stores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="330ABC58" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>200 1ST ST SW MAYO CLINIC STORES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DE83BBC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="114864E1" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100097718051</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="27644356" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00A09A16" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Stores- Eau Claire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C43E149" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1400 Bellinger Street PHM 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43267634" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Eau Claire Wisconsin 54703</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35916F36" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097348944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="75FD55B9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C77F01D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Stores- Eau Claire Sleep Apnea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30437961" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1400 Bellinger Street Ste PHM 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="279446D8" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Eau Claire Wisconsin 54703</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E6EA6AE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097710895</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="38215E4E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12CE856F" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Stores- Fairmont</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17E1A41B" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>800 MEDICAL CENTER DR MAYO STORES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46615CCD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FAIRMONT Minnesota 56031-4575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2031F8C5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097309259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="17760648" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="732BADC6" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Stores- Flower of Hope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DB68428" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">200 1ST ST SW # SL148 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DF8DCDC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F3D8DCF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097230386</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="297A7D4F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25DBC7F5" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Stores- La Crosse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B92C6A3" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>700 WEST AVE S MAYO STORES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48DB43BD" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601-4783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EC2927D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097699060</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="315FFEA3" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B260681" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Stores- Onalaska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CD475A7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1212 WELL ST MAYO STORES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DB26BFF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ONALASKA Wisconsin 54650-2668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20E5F7CC" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097938282</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="353BDC61" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AB88F87" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Stores- Rochester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2566FF7E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">200 1ST ST SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B644941" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="515B4390" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003182877</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="1DD1231C" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="548252BF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Stores- Rochester Sleep Apnea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26AD5D9A" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>100 2ND AVE SW GONDA BLDG NO 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63ECAC38" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0997C0EE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003797224</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="332DC885" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B3CA8EF" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Stores-Albert Lea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6129C8C4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">404 W FOUNTAIN ST STE 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B07EF6E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ALBERT LEA Minnesota 56007-2437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A791BD7" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097887467</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="02902370" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E725FBE" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Stores-Austin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04CFFC88" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1000 1ST DR NW STE A </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A178E4D" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>AUSTIN Minnesota 55912-2941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34BAEFD9" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097787491</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="12C79574" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EAC3DBA" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Stores-Mankato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60C8F1B2" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1400 MADISON AVE STE 100A </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17ED2471" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MANKATO Minnesota 56001-5260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F9BB04E" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097118998</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0007152A" w:rsidRPr="00D02FD4" w14:paraId="2D5F15FB" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DBD3306" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Stores-Owatonna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E5B2348" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">11000 W FRONTAGE ROAD SUITE 160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79653A2C" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OWATONNA Minnesota 55060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B75B2F4" w14:textId="77777777" w:rsidR="0007152A" w:rsidRPr="00D02FD4" w:rsidRDefault="0007152A" w:rsidP="0007152A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097266262</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="00037902" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33DB01C5" w14:textId="168529D9" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Store- La Crosse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73DFB642" w14:textId="2B250A52" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4348 MORMON COULEE RD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="685FFE0E" w14:textId="6BB54C01" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LA CROSSE Wisconsin 54601</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45A2577F" w14:textId="706485CB" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="002A2D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1100093912217</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="0B763EBD" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1EB9804D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4D7BBA73" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1EACBBA0" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="63A6A78A" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="58DC474D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2045FB59" w14:textId="6A23DD61" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service (Minnesota)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37C852F6" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>501 6TH AVE NW HOLDING COMPANY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B236F90" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-2673</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="397BAE58" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100003065798</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="15C32E4A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15A82CF1" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Albert Lea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D677" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">109 WEST AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39C086EC" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ALBERT LEA Minnesota 56007-2476</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A04D098" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097881229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="0B84983A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BD382E7" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Austin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C51D6B1" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1010 W OAKLAND AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AA65163" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>AUSTIN Minnesota 55912-2216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="098D445F" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003499470</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="3BD769CA" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78D0A6E2" w14:textId="1179D30E" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayo Clinic Ambulance Service </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
@@ -35077,5658 +33984,5588 @@
               <w:t xml:space="preserve"> Code</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>team/Plumm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="779F26AE" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">221 4TH AVE SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F9BE7B5" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B14E665" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002507329</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="2782DECC" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52022D98" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Ambulance Service - Fairmont</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="389BF770" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">800 MEDICAL CENTER DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="527047A6" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FAIRMONT Minnesota 56031-4575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38797B7B" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100008336145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="0EA34503" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62AA0C07" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Fairmont</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="309C532B" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">700 Medical Center Drive </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="782F5E4D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Fairmont Minnesota 55031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C41AD54" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097756954</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="641489AD" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="289B413C" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Ambulance Service - Fixed Wing Hangar Roch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="672256AA" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MAYO CLINIC MEDICAL TRANSPORT 7300 BRATAAS DR SW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B63969E" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-1872</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26960397" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097578266</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="1916101B" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02F2992E" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Helicopter Eau Claire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FEB1955" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1616 HANGAR RD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69379E61" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-0977</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15C3F18B" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004849854</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="667B3E9A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E748E88" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Helicopter Mankato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="588CF67C" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3150 N AIRPORT RD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32D8CF49" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MANKATO Minnesota 56001-7500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4294EE00" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100007022384</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="1B68A692" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="211D9A86" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Helicopter Rochester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07BDD4D5" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1216 2ND ST SW MAYO ONE ROCHESTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="189AB42A" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-1906</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01FE7F5C" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005730359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="470A55DB" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18CAE0B9" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Litchfield</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A1BCDBC" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">911 E RIPLEY ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57B0656F" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LITCHFIELD Minnesota 55355-2609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25303FBF" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002380373</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="1D25B7CE" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="728C99BB" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Little Falls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16F29FB6" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">111 5TH ST SE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74E5B77F" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LITTLE FALLS Minnesota 56345-3176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BBD6DB0" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100004414984</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="1A9E24EB" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B091C86" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Mankato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37980D7B" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1755 BASSETT DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F4A087D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MANKATO Minnesota 56001-6202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36349753" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003142741</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="7F2C793E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FFB1613" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Owatonna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E8AB46A" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1005 S CEDAR AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A38145C" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OWATONNA Minnesota 55060-3708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6471DCB2" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002368098</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="463A3803" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="683444E5" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Rochester East</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3843EB52" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1650 4TH ST SE GCA - ROCHESTER EAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20A7725F" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55904-4717</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52DB6839" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003853517</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="3233FF4D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="428394BF" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Rochester North</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CEE2C11" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>501 6TH AVE NW AMBULANCE SERVICE/EMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="681D695B" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-2673</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B5FB873" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002747831</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="5798A632" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FD5F98D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - Rochester South</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1ED36221" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">7126 L C DR SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E683F8A" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="705A69C5" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002631482</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="76E476D3" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="162CC148" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service - St. Cloud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DFF96F6" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2800 7TH ST N </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="614F30DC" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SAINT CLOUD Minnesota 56303-3104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36124B6D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005580053</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="6366589E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35AF81E0" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Ambulance Service- Austin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="291646B8" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1815 5TH ST NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56A3BA3D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>AUSTIN Minnesota 55912-2693</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="622C953E" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100097373144</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="6ED9A30E" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68629138" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service- Duluth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2869F9CC" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4505 W MICHIGAN ST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04A0C288" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>DULUTH Minnesota 55807-2706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26539075" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002348953</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="40CFBFB5" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E514606" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mayo Clinic Ambulance Service- Eau Claire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EF82A6B" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1616 HANGAR RD AMBULANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11804DB3" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54703-0977</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02318534" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005820791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="1139EFBA" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CFA55D9" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service- Wisconsin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ABC6789" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">501 6TH AVE NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18DCB66F" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-2673</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="664F749F" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100003737220</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="6C5D1F33" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28066294" w14:textId="67650635" w:rsidR="002A2D6F" w:rsidRPr="008B25E8" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B25E8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Ambulance Service – Eau Claire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18008B47" w14:textId="733161AA" w:rsidR="002A2D6F" w:rsidRPr="008B25E8" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B25E8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3300 HORLACHER LN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="67EBEF84" w14:textId="4C44A011" w:rsidR="002A2D6F" w:rsidRPr="008B25E8" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B25E8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EAU CLAIRE Wisconsin 54701-8325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="61509B27" w14:textId="4228DFD9" w:rsidR="002A2D6F" w:rsidRPr="008B25E8" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B25E8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100003737220</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="75579300" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76AE5EA0" w14:textId="59DA6BE6" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A7118D6" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FD29531" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CB275A2" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="49D6089C" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BAF6E52" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Clinical Trial Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54281B6D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3050 SUPERIOR DR NW CLINICAL TRIAL SERVICES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21B1040F" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-1700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EF576AA" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100002181796</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="619145D3" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="331532FF" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F5230CF" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F275CAD" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="441B2CC4" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="05B2AF3C" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D309BB4" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Health Solutions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CD1F904" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>200 1ST ST SW MAYO CLINIC HEALTH SOLUTIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E4B0A3C" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FD47C56" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100005538726</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="5F015EB9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32F948EB" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="206F3B16" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="663A7B0E" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C8FAD89" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="01BC97B4" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="529BC615" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Optical Lab</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D0AFC87" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2915 VALLEYHIGH DR NW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6986AC45" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55901-2793</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E8BBC1D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100008705170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="07019E10" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B148EE9" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EBB552B" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13BF18E8" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="252B3E4C" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="115BF029" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="641984FB" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Jacksonville Hospital Corp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="420F81BA" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4500 SAN PABLO RD S HOSPITAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67F08FAA" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32224-1865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12C45775" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100005882492</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="41141FF1" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F190168" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D57A236" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35F6CAA2" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57C87A99" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="2DCB8B00" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C1A2AA8" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Clinic Square</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52E33B28" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">600 HENNEPIN AVE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72615C59" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MINNEAPOLIS Minnesota 55403-1816</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C20B4FA" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100008706610</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="3FA96B5F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74A050F8" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="454F2F5B" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09D89A3E" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55A1EA61" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="3C8F2CA9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6188F713" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Collaborative Services Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E7B6C64" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>200 1ST ST SW MAYO COLLABORATIVE SERVICES INC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FFA2606" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A918B05" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100004164544</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="7E0A9F4A" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BB13452" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38312154" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FD870CD" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D6C47C8" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="62A33780" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="788DDFB4" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D02FD4">
+              <w:t>Mayo Found.for Medical Education &amp; Research</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75CBE61D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="75CBE61D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>200 1ST ST SW MAYO FOUND.FOR MEDICAL EDUCATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A47CBC4" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">200 1ST ST SW MAYO FOUND.FOR MEDICAL </w:t>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F60E0F7" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100004461810</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="129401C0" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A950630" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="321B2D5D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57A81F07" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67BB2C01" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="4A79F839" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5313DEFE" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Holding Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C5E919D" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">200 1ST ST SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1304F7A0" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="409C6275" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100002265915</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="3372D29F" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="443474C1" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B6FE5FC" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ED6AE2A" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CE47540" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="036B3399" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5706E458" w14:textId="5A3FDFA8" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F74ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mayo Collaborative Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E72E1DB" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">200 1ST ST SW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="584F58E3" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55905-0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7711DD7E" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100004500250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="7E40136D" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42A71BC5" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FE12E55" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CBB3D96" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56365AA3" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="107AD855" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B36323B" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>MHS Services, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69320887" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>201 1ST AVE SW MAYO HEALTH SYSTEM - MINNESOTA/IOWA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F7E1010" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902-3130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="623B1AAA" w14:textId="77777777" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 1100002496968</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="2AD7CE68" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="08578C1B" w14:textId="7C7D8974" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Rochester- Kellen Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21A68A6D" w14:textId="525F1E76" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>305 4TH AVE SW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0D194E4B" w14:textId="2C2F11B6" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ROCHESTER Minnesota 55902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1EDD4CCB" w14:textId="2AD36F2B" w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 1100001036127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A2D6F" w:rsidRPr="00D02FD4" w14:paraId="783B9FB9" w14:textId="77777777" w:rsidTr="002D2F84">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="57334236" w14:textId="70367260" w:rsidR="002A2D6F" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mayo Clinic Florida- Medical Transport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="647FEC81" w14:textId="73CECAD4" w:rsidR="002A2D6F" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>139</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">0 ZUMBRO DR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1AA0F75E" w14:textId="5F480DE4" w:rsidR="002A2D6F" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>JACKSONVILLE Florida 32224-8800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3E9735" w14:textId="147A2A79" w:rsidR="00F00208" w:rsidRPr="00F00208" w:rsidRDefault="002A2D6F" w:rsidP="002A2D6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D02FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r>
               <w:t>1100094543489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F00208" w:rsidRPr="00D02FD4" w14:paraId="680038F7" w14:textId="77777777" w:rsidTr="002D2F84">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B2B81A" w14:textId="6A07BC1D" w:rsidR="00F00208" w:rsidRPr="00D02FD4" w:rsidRDefault="00F00208" w:rsidP="002A2D6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00208">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Mayo Clinical Laboratories in Southaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="014D8D79" w14:textId="54C3E5E5" w:rsidR="00F00208" w:rsidRPr="00D02FD4" w:rsidRDefault="00F00208" w:rsidP="002A2D6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00208">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1280 STATELINE RD E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17390E23" w14:textId="53F92ECF" w:rsidR="00F00208" w:rsidRPr="00D02FD4" w:rsidRDefault="00F00208" w:rsidP="002A2D6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00208">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>SOUTHAVEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mississippi 38671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E00A85" w14:textId="14CC2D32" w:rsidR="00F00208" w:rsidRPr="00D02FD4" w:rsidRDefault="00F00208" w:rsidP="002A2D6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F00208">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1100091635316</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BF444B7" w14:textId="3938D0ED" w:rsidR="00D02FD4" w:rsidRDefault="00D02FD4"/>
     <w:sectPr w:rsidR="00D02FD4" w:rsidSect="00B85992">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B3DFD19" w14:textId="77777777" w:rsidR="00B87FFB" w:rsidRDefault="00B87FFB" w:rsidP="00D02FD4">
+    <w:p w14:paraId="72DBE74C" w14:textId="77777777" w:rsidR="00207968" w:rsidRDefault="00207968" w:rsidP="00D02FD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00A69323" w14:textId="77777777" w:rsidR="00B87FFB" w:rsidRDefault="00B87FFB" w:rsidP="00D02FD4">
+    <w:p w14:paraId="72355B95" w14:textId="77777777" w:rsidR="00207968" w:rsidRDefault="00207968" w:rsidP="00D02FD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63EB8A63" w14:textId="25AF2D6F" w:rsidR="002A2D6F" w:rsidRDefault="002A2D6F">
+  <w:p w14:paraId="63EB8A63" w14:textId="12496B05" w:rsidR="002A2D6F" w:rsidRDefault="00F00208">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>08</w:t>
-[...5 lines deleted...]
-      <w:t>2025</w:t>
+      <w:t>05192026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DDD00CC" w14:textId="77777777" w:rsidR="00B87FFB" w:rsidRDefault="00B87FFB" w:rsidP="00D02FD4">
+    <w:p w14:paraId="5FC83829" w14:textId="77777777" w:rsidR="00207968" w:rsidRDefault="00207968" w:rsidP="00D02FD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="065B6698" w14:textId="77777777" w:rsidR="00B87FFB" w:rsidRDefault="00B87FFB" w:rsidP="00D02FD4">
+    <w:p w14:paraId="154B828D" w14:textId="77777777" w:rsidR="00207968" w:rsidRDefault="00207968" w:rsidP="00D02FD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FC070B6" w14:textId="46E71080" w:rsidR="00D02FD4" w:rsidRDefault="00D02FD4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="137AABE5" w14:textId="77777777" w:rsidR="00D02FD4" w:rsidRDefault="00D02FD4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D02FD4"/>
     <w:rsid w:val="00000A48"/>
     <w:rsid w:val="0003218F"/>
     <w:rsid w:val="0007152A"/>
     <w:rsid w:val="001416EB"/>
     <w:rsid w:val="0015700F"/>
     <w:rsid w:val="00187913"/>
+    <w:rsid w:val="00207968"/>
     <w:rsid w:val="00243C6F"/>
     <w:rsid w:val="002A2D6F"/>
     <w:rsid w:val="002A7267"/>
     <w:rsid w:val="002D2F84"/>
     <w:rsid w:val="002E33F4"/>
     <w:rsid w:val="003D4C71"/>
     <w:rsid w:val="004604B0"/>
     <w:rsid w:val="004A0AF9"/>
+    <w:rsid w:val="004B66E3"/>
     <w:rsid w:val="006C3FCA"/>
     <w:rsid w:val="007656F2"/>
     <w:rsid w:val="007715A4"/>
     <w:rsid w:val="00775AF6"/>
     <w:rsid w:val="007958BF"/>
     <w:rsid w:val="007E251D"/>
     <w:rsid w:val="00885EC8"/>
     <w:rsid w:val="008B25E8"/>
     <w:rsid w:val="008F74ED"/>
     <w:rsid w:val="009D197B"/>
+    <w:rsid w:val="009E1FEE"/>
+    <w:rsid w:val="009E4613"/>
     <w:rsid w:val="00A230C2"/>
     <w:rsid w:val="00A40AD8"/>
     <w:rsid w:val="00A80813"/>
+    <w:rsid w:val="00AB67F8"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B209B5"/>
     <w:rsid w:val="00B34325"/>
     <w:rsid w:val="00B73618"/>
     <w:rsid w:val="00B85992"/>
     <w:rsid w:val="00B87FFB"/>
     <w:rsid w:val="00BA1C18"/>
     <w:rsid w:val="00BF5810"/>
     <w:rsid w:val="00C03DD2"/>
     <w:rsid w:val="00C715AA"/>
+    <w:rsid w:val="00CD1988"/>
     <w:rsid w:val="00D02FD4"/>
     <w:rsid w:val="00D130FA"/>
     <w:rsid w:val="00D4635A"/>
     <w:rsid w:val="00D744D7"/>
     <w:rsid w:val="00E23976"/>
     <w:rsid w:val="00EA37B6"/>
+    <w:rsid w:val="00F00208"/>
     <w:rsid w:val="00F20EB5"/>
     <w:rsid w:val="00F97E0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -41656,52 +40493,58 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010071F6E9CBA91A9C449A327CFEDD75F1F5" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9698044ed5daee8ae803c390778d133">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="56ac7de2-7ed4-4870-a907-add9de443170" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="08009be0ab558c05c75477451d6a1e21" ns2:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010071F6E9CBA91A9C449A327CFEDD75F1F5" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a3ff1e333cfcf088e0307efdfbae566c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="56ac7de2-7ed4-4870-a907-add9de443170" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="91c4e5401b44d9b99a17a3135ffcbef5" ns2:_="">
     <xsd:import namespace="56ac7de2-7ed4-4870-a907-add9de443170"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="56ac7de2-7ed4-4870-a907-add9de443170" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -41799,136 +40642,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58396639-A635-464A-9776-00B92B4B6E2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C27FF83C-2BC7-44AF-A6CD-783E89AD2E32}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B55ECB8-D45E-4D47-A135-06275E6EE003}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="56ac7de2-7ed4-4870-a907-add9de443170"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B79D0995-8FC7-442F-857A-B553A5F64601}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{11372f5f-8e19-4efb-8afe-8eac20a980c4}" enabled="1" method="Standard" siteId="{a25fff9c-3f63-4fb2-9a8a-d9bdd0321f9a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>4933</Words>
-  <Characters>28124</Characters>
+  <Words>4967</Words>
+  <Characters>28316</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>234</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>235</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32992</CharactersWithSpaces>
+  <CharactersWithSpaces>33217</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Williams, Erin A., M.B.A.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010071F6E9CBA91A9C449A327CFEDD75F1F5</vt:lpwstr>
   </property>